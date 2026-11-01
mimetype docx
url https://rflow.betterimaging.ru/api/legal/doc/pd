--- v0 (2026-09-04)
+++ v1 (2026-11-01)
@@ -40,51 +40,51 @@
         <w:t>СОГЛАСИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="464646"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на обработку персональных данных в RayFlow</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Редакция от 22 августа 2026 года</w:t>
+        <w:t>Редакция от 8 октября 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Пользователь RayFlow, идентифицируемый присвоенным ему идентификатором аккаунта, свободно, своей волей и в своем интересе дает ООО «ИМЭДЖ ЛАБ» согласие на обработку персональных данных на следующих условиях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:widowControl/>
       </w:pPr>
       <w:r>
         <w:t>1. Оператор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>