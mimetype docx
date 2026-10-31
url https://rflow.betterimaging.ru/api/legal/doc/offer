--- v0 (2026-09-04)
+++ v1 (2026-10-31)
@@ -42,51 +42,51 @@
         <w:t>ПУБЛИЧНАЯ ОФЕРТА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="464646"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и условия использования сервиса RayFlow</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Редакция от 22 августа 2026 года</w:t>
+        <w:t>Редакция от 8 октября 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Настоящий документ является предложением ООО «ИМЭДЖ ЛАБ» заключить договор на изложенных ниже условиях. Договор заключается в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:widowControl/>
       </w:pPr>
       <w:r>
         <w:t>1. Термины и стороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -315,51 +315,51 @@
         <w:widowControl/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. </w:t>
       </w:r>
       <w:r>
         <w:t>Состав функций, ограничения, стоимость и срок Подписки указываются в интерфейсе до оплаты. Исполнитель вправе изменять их для будущих периодов; оплаченный период изменению не подлежит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4.2. </w:t>
       </w:r>
       <w:r>
-        <w:t>Базовый тариф стоит 990 рублей в месяц, расширенный тариф — 2 790 рублей в месяц, если в интерфейсе до оплаты не указана иная цена с учетом акции или промокода.</w:t>
+        <w:t>Базовый тариф стоит 990 рублей в месяц, расширенный тариф — 2 500 рублей в месяц, если в интерфейсе до оплаты не указана иная цена с учетом акции или промокода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4.3. </w:t>
       </w:r>
       <w:r>
         <w:t>Новому Пользователю может предоставляться однократный пробный доступ на первые 20 успешно сформированных протоколов. Протокол считается сформированным, когда результат обработки создан и доступен Пользователю. Пробный доступ повторно для того же аккаунта не предоставляется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>